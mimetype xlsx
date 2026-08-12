--- v1 (2026-06-28)
+++ v2 (2026-08-12)
@@ -477,42 +477,50 @@
           <t>example_id</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>unibee</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>unibee</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Harju maakond, Tallinn, Pirita linnaosa, Supluse pst 1-201a, 11911</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>5586977</t>
         </is>
       </c>
     </row>
   </sheetData>
+  <dataValidations count="6">
+    <dataValidation allowBlank="true" prompt="Required, The email of user, Overwrite not supported'" promptTitle="Email" showInputMessage="true" sqref="A:A"/>
+    <dataValidation allowBlank="true" prompt="The id of user, need unique" promptTitle="External User Id" showInputMessage="true" sqref="B:B"/>
+    <dataValidation allowBlank="true" prompt="The first name of user" promptTitle="First Name" showInputMessage="true" sqref="C:C"/>
+    <dataValidation allowBlank="true" prompt="The last name of user" promptTitle="Last Name" showInputMessage="true" sqref="D:D"/>
+    <dataValidation allowBlank="true" prompt="The address of user" promptTitle="Address" showInputMessage="true" sqref="E:E"/>
+    <dataValidation allowBlank="true" prompt="The phone of user" promptTitle="Phone" showInputMessage="true" sqref="F:F"/>
+  </dataValidations>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>