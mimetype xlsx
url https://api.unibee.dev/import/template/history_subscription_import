--- v1 (2026-06-28)
+++ v2 (2026-08-12)
@@ -582,42 +582,55 @@
           <t>EE</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>1000</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>stripe</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>2024-05-13 06:19:27</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>2024-06-13 06:19:27</t>
         </is>
       </c>
     </row>
   </sheetData>
+  <dataValidations count="11">
+    <dataValidation allowBlank="true" prompt="Required, The external id of subscription" promptTitle="External Subscription Id" showInputMessage="true" sqref="A:A"/>
+    <dataValidation allowBlank="true" prompt="Required, The external id of plan, plan should created at first" promptTitle="External Plan Id" showInputMessage="true" sqref="B:B"/>
+    <dataValidation allowBlank="true" prompt="The email of user, one of Email or ExternalUserId is required" promptTitle="Email" showInputMessage="true" sqref="C:C"/>
+    <dataValidation allowBlank="true" prompt="The external id of user, one of Email or ExternalUserId is required " promptTitle="External User Id" showInputMessage="true" sqref="D:D"/>
+    <dataValidation allowBlank="true" prompt="Required, the recurring amount of subscription, em. 19.99 = 19.99 USD" promptTitle="Amount" showInputMessage="true" sqref="E:E"/>
+    <dataValidation allowBlank="true" prompt="the quantity of plan, default 1 if not provided " promptTitle="Quantity" showInputMessage="true" sqref="F:F"/>
+    <dataValidation allowBlank="true" prompt="Required, The country code of subscription, Tax is applied based on this country code." promptTitle="Country Code" showInputMessage="true" sqref="G:G"/>
+    <dataValidation allowBlank="true" prompt="The TaxPercentage of subscription, 1000 = 10%" promptTitle="Tax Percentage" showInputMessage="true" sqref="H:H"/>
+    <dataValidation allowBlank="true" prompt="Required, should one of stripe|paypal|wire_transfer|changelly " promptTitle="Gateway" showInputMessage="true" sqref="I:I"/>
+    <dataValidation allowBlank="true" prompt="Required, UTC time, the current period start time of subscription, format '2006-01-02 15:04:05'" promptTitle="Current Period Start" showInputMessage="true" sqref="J:J"/>
+    <dataValidation allowBlank="true" prompt="Required, UTC time, the current period end time of subscription, format '2006-01-02 15:04:05'" promptTitle="Current Period End" showInputMessage="true" sqref="K:K"/>
+  </dataValidations>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>